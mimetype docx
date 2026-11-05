--- v0 (2026-07-27)
+++ v1 (2026-11-05)
@@ -211,51 +211,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>101 E. Broadway Ste. 400</w:t>
       </w:r>
       <w:r w:rsidR="007F7AA7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>541-357-9764</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBA7FBF" w14:textId="7C69E5FA" w:rsidR="00B4241B" w:rsidRDefault="00B4241B" w:rsidP="00E9212A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Accepts some insurance, fees vary </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5782C9A0" w14:textId="423D43F1" w:rsidR="00C42A96" w:rsidRDefault="00B4241B" w:rsidP="00B4241B">
+    <w:p w14:paraId="5782C9A0" w14:textId="37F13E79" w:rsidR="00C42A96" w:rsidRDefault="00B4241B" w:rsidP="00B4241B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00C42A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Eugene Psychological Assessments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64B7D464" w14:textId="5B3E03E7" w:rsidR="00C42A96" w:rsidRDefault="00B4241B" w:rsidP="007F7AA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -407,60 +407,66 @@
           <w:t>Assessment Clinic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B442AE2" w14:textId="7EF2F97E" w:rsidR="003F078D" w:rsidRDefault="00B4241B" w:rsidP="007F7AA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1655 Alder HEDCO Education Building, Ste. 170</w:t>
       </w:r>
       <w:r w:rsidR="007F7AA7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">541-346-0923 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9C35F" w14:textId="2B1DBC3F" w:rsidR="00B4241B" w:rsidRDefault="00B4241B" w:rsidP="00D1207D">
+    <w:p w14:paraId="5ED9C35F" w14:textId="738021E1" w:rsidR="00B4241B" w:rsidRDefault="00B4241B" w:rsidP="00D1207D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>No insurance; set fee: $750</w:t>
+        <w:t>No insurance; set fee: $</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3029E">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACF4D49" w14:textId="681BDC57" w:rsidR="00082FE4" w:rsidRDefault="00B4241B" w:rsidP="00B4241B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008A5E74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Steve Pethick, PhD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4157797F" w14:textId="41A67056" w:rsidR="008A5E74" w:rsidRDefault="00B4241B" w:rsidP="007F7AA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1197,106 +1203,109 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="371854961">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1925606972">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1269310116">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="786848175">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B4241B"/>
     <w:rsid w:val="00001ACA"/>
     <w:rsid w:val="000333B8"/>
+    <w:rsid w:val="00081935"/>
     <w:rsid w:val="00082FE4"/>
     <w:rsid w:val="00096F5F"/>
     <w:rsid w:val="000B6D2D"/>
     <w:rsid w:val="000D2AC4"/>
     <w:rsid w:val="00160448"/>
     <w:rsid w:val="00221DAA"/>
     <w:rsid w:val="00260183"/>
     <w:rsid w:val="00267CCB"/>
     <w:rsid w:val="002A12BB"/>
     <w:rsid w:val="00316E81"/>
     <w:rsid w:val="00364375"/>
     <w:rsid w:val="0038603D"/>
     <w:rsid w:val="003D2986"/>
     <w:rsid w:val="003F078D"/>
     <w:rsid w:val="00437292"/>
     <w:rsid w:val="00460FB7"/>
     <w:rsid w:val="0048362B"/>
     <w:rsid w:val="004961F3"/>
     <w:rsid w:val="00553155"/>
     <w:rsid w:val="00557A41"/>
     <w:rsid w:val="005B0FAF"/>
     <w:rsid w:val="005D25B8"/>
     <w:rsid w:val="005D4965"/>
     <w:rsid w:val="00652458"/>
     <w:rsid w:val="006F22DA"/>
     <w:rsid w:val="00790C77"/>
     <w:rsid w:val="007B2AEE"/>
     <w:rsid w:val="007E6BCA"/>
     <w:rsid w:val="007F7AA7"/>
     <w:rsid w:val="008A5E74"/>
     <w:rsid w:val="00947D17"/>
     <w:rsid w:val="009A23AA"/>
     <w:rsid w:val="00AB694D"/>
     <w:rsid w:val="00AC79C2"/>
+    <w:rsid w:val="00AD028B"/>
     <w:rsid w:val="00AD737F"/>
     <w:rsid w:val="00AE1BCF"/>
     <w:rsid w:val="00B231DB"/>
     <w:rsid w:val="00B4241B"/>
     <w:rsid w:val="00B920C0"/>
     <w:rsid w:val="00BC086C"/>
+    <w:rsid w:val="00C3029E"/>
     <w:rsid w:val="00C412BC"/>
     <w:rsid w:val="00C42265"/>
     <w:rsid w:val="00C42A96"/>
     <w:rsid w:val="00C56B38"/>
     <w:rsid w:val="00CA36A7"/>
     <w:rsid w:val="00CB64BF"/>
     <w:rsid w:val="00CD1D57"/>
     <w:rsid w:val="00D1207D"/>
     <w:rsid w:val="00D14E9A"/>
     <w:rsid w:val="00D36F78"/>
     <w:rsid w:val="00D42122"/>
     <w:rsid w:val="00E327E9"/>
     <w:rsid w:val="00E54226"/>
     <w:rsid w:val="00E9212A"/>
     <w:rsid w:val="00E939FE"/>
     <w:rsid w:val="00E94F58"/>
     <w:rsid w:val="00EA395E"/>
     <w:rsid w:val="00EE4C65"/>
     <w:rsid w:val="00EF1C24"/>
     <w:rsid w:val="00F338B6"/>
     <w:rsid w:val="00FB535C"/>
     <w:rsid w:val="00FC297C"/>
     <w:rsid w:val="00FF6AD9"/>
   </w:rsids>
   <m:mathPr>
@@ -1897,51 +1906,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="391583240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eriksorensenphd.yolasite.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntxcare.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="eugenepsychassessments.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catrinrode.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eugeneanxiety.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychologytoday.com/us/therapists/steve-pethick-phd-eugene-or/102105" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aec.uoregon.edu/make-appointment-aec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hedcoclinic.uoregon.edu/center/comprehensive-diagnostic-assessment-center" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://silvermanpsych.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vistapsych.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eriksorensenphd.yolasite.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntxcare.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\nkehdi\Downloads\eugenepsychassessments.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catrinrode.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eugeneanxiety.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychologytoday.com/us/therapists/steve-pethick-phd-eugene-or/102105" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aec.uoregon.edu/make-appointment-aec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hedcoclinic.uoregon.edu/center/comprehensive-diagnostic-assessment-center" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://silvermanpsych.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vistapsych.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>